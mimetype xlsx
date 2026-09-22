--- v0 (2026-07-30)
+++ v1 (2026-09-22)
@@ -87,51 +87,51 @@
         <is>
           <t xml:space="preserve">Tüm yıllar</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaynak</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">TÜİK Bitkisel Üretim İstatistikleri</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Oluşturma</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.07.2026 07:00</t>
+          <t xml:space="preserve">22.09.2026 13:33</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Yıl</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Adana (ton)</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Türkiye (ton)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Adana payı (%)</t>
         </is>
       </c>